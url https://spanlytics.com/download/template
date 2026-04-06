--- v0 (2026-02-12)
+++ v1 (2026-04-06)
@@ -443,66 +443,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K7"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
-    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
+    <col width="20" customWidth="1" min="9" max="9"/>
+    <col width="20" customWidth="1" min="10" max="10"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="22" customWidth="1" min="13" max="13"/>
+    <col width="14" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>matricula</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>funcao</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>nivel</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -517,383 +523,488 @@
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>nome_gestor</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>foto_url</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>nivel1</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>nivel2</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>nivel3</t>
         </is>
       </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>grade</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>grupo_atuacao</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>nivel_numero</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Maria Silva</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>CEO</t>
         </is>
       </c>
-      <c r="D2" s="2" t="n">
-        <v>1</v>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>1001</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr"/>
       <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Presidência</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="inlineStr"/>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>G12</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>Executivo</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>João Santos</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Diretor de TI</t>
         </is>
       </c>
-      <c r="D3" s="2" t="n">
-        <v>2</v>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Maria Silva</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>Tecnologia</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Diretoria TI</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr"/>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>Tecnologia</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Ana Oliveira</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Diretora de RH</t>
         </is>
       </c>
-      <c r="D4" s="2" t="n">
-        <v>2</v>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Diretor</t>
+        </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>3001</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Maria Silva</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>Pessoas</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Diretoria RH</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr"/>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>G11</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>Pessoas</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Carlos Souza</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Gerente de Desenvolvimento</t>
         </is>
       </c>
-      <c r="D5" s="2" t="n">
-        <v>3</v>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Gerente</t>
+        </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>2100</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>João Santos</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>Tecnologia</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Diretoria TI</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Desenvolvimento</t>
         </is>
       </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>G09</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>Produto</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Beatriz Lima</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Gerente de Infraestrutura</t>
         </is>
       </c>
-      <c r="D6" s="2" t="n">
-        <v>3</v>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>2200</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>João Santos</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>Tecnologia</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Diretoria TI</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Infraestrutura</t>
         </is>
       </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>G09</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>Operações</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Pedro Almeida</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Analista de Recrutamento</t>
         </is>
       </c>
-      <c r="D7" s="2" t="n">
-        <v>4</v>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Analista</t>
+        </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>3100</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Ana Oliveira</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>Pessoas</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Diretoria RH</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Recrutamento</t>
         </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>G06</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>Atração</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="n">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A22"/>
+  <dimension ref="A1:A25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="80" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>INSTRUÇÕES DE PREENCHIMENTO</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>1. Preencha a aba "Organograma" com os dados dos colaboradores.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2. A matrícula deve ser única para cada colaborador.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3. O nível hierárquico começa em 1 (presidente/CEO) e aumenta.</t>
+          <t>3. O nível hierárquico pode ser número (1, 2, 3) ou texto (Diretor, Gerente).</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>4. Apenas o colaborador do topo deve ter matrícula_gestor vazia.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>5. Cada matrícula_gestor deve corresponder a uma matrícula existente.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>6. A coluna foto_url é opcional. Pode ser uma URL ou caminho local.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -915,97 +1026,118 @@
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">  • matricula: Matrícula do colaborador (obrigatório)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">  • nome: Nome completo (obrigatório)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">  • funcao: Função/Cargo (obrigatório)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">  • nivel: Nível hierárquico: 1=Presidente, 2=Diretor, etc. (obrigatório)</t>
+          <t xml:space="preserve">  • nivel: Nível hierárquico: número (1,2,3) ou texto (Diretor, Gerente) (obrigatório)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">  • centro_custo: Centro de custo (opcional)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">  • matricula_gestor: Matrícula do gestor direto (vazio para o topo)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">  • nome_gestor: Nome do gestor direto (vazio para o topo)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">  • foto_url: URL ou caminho da foto (opcional)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">  • nivel1: Classificação nível 1 - ex: Diretoria, Área (opcional)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">  • nivel2: Classificação nível 2 - ex: Gerência, Setor (opcional)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">  • nivel3: Classificação nível 3 - ex: Equipe, Célula (opcional)</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  • grade: Grade/carreira para regras de anomalia (opcional)</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  • grupo_atuacao: Grupo de atuação (opcional)</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">  • nivel_numero: Nível numérico para cálculo de anomalia (apenas número, opcional)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>